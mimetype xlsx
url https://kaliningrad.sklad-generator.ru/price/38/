--- v0 (2026-07-28)
+++ v1 (2026-09-11)
@@ -40,597 +40,597 @@
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Длина (мм)</t>
   </si>
   <si>
     <t>Ширина (мм)</t>
   </si>
   <si>
     <t>Высота (мм)</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
+    <t>Контейнер ЭнергоГранум ПБК-5</t>
+  </si>
+  <si>
+    <t>1 043 310</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-5/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-4</t>
+  </si>
+  <si>
+    <t>840 192</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-4-1/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-12</t>
+  </si>
+  <si>
+    <t>2 480 040</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-12/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-6</t>
+  </si>
+  <si>
+    <t>1 179 928</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-6/</t>
+  </si>
+  <si>
     <t>Контейнер ЭнергоГранум ПБК-3</t>
   </si>
   <si>
     <t>673 130</t>
   </si>
   <si>
     <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-3/</t>
   </si>
   <si>
+    <t>Контейнер ЭнергоГранум ПБК-3,5</t>
+  </si>
+  <si>
+    <t>749 440</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-3-5/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-4,5</t>
+  </si>
+  <si>
+    <t>910 510</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-4-5/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК-6</t>
+  </si>
+  <si>
+    <t>1 888 018</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-6/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК-12</t>
+  </si>
+  <si>
+    <t>3 265 225</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-12/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК-3</t>
+  </si>
+  <si>
+    <t>1 071 098</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-3-1/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-5У</t>
+  </si>
+  <si>
+    <t>1 258 612</t>
+  </si>
+  <si>
+    <t>2400-2900</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-5-u1/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-6У</t>
+  </si>
+  <si>
+    <t>1 339 952</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-6-u1/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-9</t>
+  </si>
+  <si>
+    <t>1 846 385</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-9-u1/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-9У</t>
+  </si>
+  <si>
+    <t>2 059 728</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-9-u2/</t>
+  </si>
+  <si>
     <t>Контейнер ЭнергоГранум ПБК-3 Арктика</t>
   </si>
   <si>
     <t>737 206</t>
   </si>
   <si>
     <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-3-arktika/</t>
   </si>
   <si>
-    <t>Контейнер ЭнергоГранум ПБК-3,5</t>
-[...14 lines deleted...]
-    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-4-1/</t>
+    <t>Контейнер ЭнергоГранум ПБК-4 Арктика</t>
+  </si>
+  <si>
+    <t>1 047 128</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-4-arktika/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-5 Арктика</t>
+  </si>
+  <si>
+    <t>1 227 669</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-5-arktika/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-5У Арктика</t>
+  </si>
+  <si>
+    <t>1 505 387</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-5u-arktika/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-6 Арктика</t>
+  </si>
+  <si>
+    <t>1 390 017</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-6-arktika/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-6У Арктика</t>
+  </si>
+  <si>
+    <t>1 605 817</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-6u-arktika/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-9 Арктика</t>
+  </si>
+  <si>
+    <t>1 856 876</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-9-arktika/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-9У Арктика</t>
+  </si>
+  <si>
+    <t>2 524 694</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-9u-arktika/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-12 Арктика</t>
+  </si>
+  <si>
+    <t>3 165 620</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-12-arktika/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 500 кВт N1</t>
+  </si>
+  <si>
+    <t>6 800 000</t>
+  </si>
+  <si>
+    <t>9000-20000</t>
+  </si>
+  <si>
+    <t>3000-7000</t>
+  </si>
+  <si>
+    <t>3000-4500</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-500-kvt-n1/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 500 кВт N2</t>
+  </si>
+  <si>
+    <t>7 800 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-500-kvt-n2/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 500 кВт N3</t>
+  </si>
+  <si>
+    <t>9 600 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-500-kvt-n3/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 1000 кВт N1</t>
+  </si>
+  <si>
+    <t>7 400 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-1000-kvt-n1/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 1000 кВт N2</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-1000-kvt-n2/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 1000 кВт N3</t>
+  </si>
+  <si>
+    <t>14 100 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-1000-kvt-n3/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 1500 кВт N1</t>
+  </si>
+  <si>
+    <t>7 900 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-1500-kvt-n1/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 1500 кВт N2</t>
+  </si>
+  <si>
+    <t>11 800 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-1500-kvt-n2/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 1500 кВт N3</t>
+  </si>
+  <si>
+    <t>18 600 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-1500-kvt-n3/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 2000 кВт N1</t>
+  </si>
+  <si>
+    <t>8 600 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-2000-kvt-n1/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 2000 кВт N2</t>
+  </si>
+  <si>
+    <t>14 000 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-2000-kvt-n2/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 2000 кВт N3</t>
+  </si>
+  <si>
+    <t>23 000 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-2000-kvt-n3/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 3000 кВт N1</t>
+  </si>
+  <si>
+    <t>12 000 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-3000-kvt-n1/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 3000 кВт N2</t>
+  </si>
+  <si>
+    <t>19 800 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-3000-kvt-n2/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК для ГПУ 3000 кВт N3</t>
+  </si>
+  <si>
+    <t>27 500 000</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-3000-kvt-n3/</t>
   </si>
   <si>
     <t>Контейнер ЭнергоГранум ПБК-3,5 Арктика</t>
   </si>
   <si>
     <t>854 070</t>
   </si>
   <si>
     <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-3-5-arktika/</t>
   </si>
   <si>
-    <t>Контейнер ЭнергоГранум ПБК-4,5</t>
-[...25 lines deleted...]
-  <si>
     <t>Контейнер ЭнергоГранум ПБК-4,5 Арктика</t>
   </si>
   <si>
     <t>1 059 578</t>
   </si>
   <si>
     <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-4-5-arktika/</t>
   </si>
   <si>
-    <t>Контейнер ЭнергоГранум УБК-3</t>
-[...23 lines deleted...]
-    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-5-arktika/</t>
+    <t>Контейнер ЭнергоГранум УБК-9</t>
+  </si>
+  <si>
+    <t>2 685 711</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-9/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-7</t>
+  </si>
+  <si>
+    <t>1 261 932</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-7/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-7У</t>
+  </si>
+  <si>
+    <t>1 511 430</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-7u/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК-7</t>
+  </si>
+  <si>
+    <t>2 299 359</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-7/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-8</t>
+  </si>
+  <si>
+    <t>1 277 370</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-8/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-8У</t>
+  </si>
+  <si>
+    <t>1 793 132</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-8u/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК-8</t>
+  </si>
+  <si>
+    <t>2 482 034</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-8/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-10</t>
+  </si>
+  <si>
+    <t>1 979 882</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-10/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-11</t>
+  </si>
+  <si>
+    <t>2 104 880</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-11/</t>
   </si>
   <si>
     <t>Контейнер ЭнергоГранум УБК-4</t>
   </si>
   <si>
     <t>1 237 480</t>
   </si>
   <si>
     <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-4/</t>
   </si>
   <si>
-    <t>Контейнер ЭнергоГранум ПБК-5У</t>
-[...64 lines deleted...]
-  <si>
     <t>Контейнер ЭнергоГранум УБК-5</t>
   </si>
   <si>
     <t>1 517 104</t>
   </si>
   <si>
     <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-5/</t>
   </si>
   <si>
+    <t>Контейнер ЭнергоГранум УБК-6В</t>
+  </si>
+  <si>
+    <t>2 050 626</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-6v/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК-10</t>
+  </si>
+  <si>
+    <t>2 866 201</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-10/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум УБК-11</t>
+  </si>
+  <si>
+    <t>2 982 721</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-11/</t>
+  </si>
+  <si>
     <t>Контейнер ЭнергоГранум ПБК-7 Арктика</t>
   </si>
   <si>
     <t>1 529 856</t>
   </si>
   <si>
     <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-7-arktika/</t>
   </si>
   <si>
-    <t>Контейнер ЭнергоГранум ПБК-6У Арктика</t>
-[...7 lines deleted...]
-  <si>
     <t>Контейнер ЭнергоГранум ПБК-8 Арктика</t>
   </si>
   <si>
     <t>1 647 882</t>
   </si>
   <si>
     <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-8-arktika/</t>
   </si>
   <si>
-    <t>Контейнер ЭнергоГранум ПБК-8У</t>
-[...23 lines deleted...]
-    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-9-arktika/</t>
+    <t>Контейнер ЭнергоГранум ПБК-10 Арктика</t>
+  </si>
+  <si>
+    <t>2 292 128</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-10-arktika/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-11 Арктика</t>
+  </si>
+  <si>
+    <t>2 429 078</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-11-arktika/</t>
+  </si>
+  <si>
+    <t>Контейнер ЭнергоГранум ПБК-8У Арктика</t>
+  </si>
+  <si>
+    <t>2 223 570</t>
+  </si>
+  <si>
+    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-8u-arktika/</t>
   </si>
   <si>
     <t>Контейнер ЭнергоГранум ПБК-7У Арктика</t>
   </si>
   <si>
     <t>1 866 670</t>
   </si>
   <si>
     <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/pbk-7u-arktika/</t>
-  </si>
-[...292 lines deleted...]
-    <t>https://kaliningrad.sklad-generator.ru/konteynery/energogranum/ubk-dlya-gpu-3000-kvt-n3/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,51 +724,51 @@
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ce7ed90ad5e1879da803ce176ea221.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0f05cddf65c49081fc7d8ee5b898e1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1121,1237 +1121,1237 @@
         <v>4</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="D5" s="2">
         <v>2300</v>
       </c>
       <c r="E5" s="2">
         <v>2400</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="2">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="D6" s="2">
         <v>2300</v>
       </c>
       <c r="E6" s="2">
         <v>2400</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2">
-        <v>3500</v>
+        <v>12000</v>
       </c>
       <c r="D7" s="2">
-        <v>2300</v>
+        <v>2400</v>
       </c>
       <c r="E7" s="2">
-        <v>2400</v>
+        <v>2900</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2">
-        <v>4000</v>
+        <v>6000</v>
       </c>
       <c r="D8" s="2">
         <v>2300</v>
       </c>
       <c r="E8" s="2">
         <v>2400</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="2">
-        <v>3500</v>
+        <v>3000</v>
       </c>
       <c r="D9" s="2">
         <v>2300</v>
       </c>
       <c r="E9" s="2">
         <v>2400</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2">
-        <v>4500</v>
+        <v>3500</v>
       </c>
       <c r="D10" s="2">
         <v>2300</v>
       </c>
       <c r="E10" s="2">
         <v>2400</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="2">
-        <v>5000</v>
+        <v>4500</v>
       </c>
       <c r="D11" s="2">
         <v>2300</v>
       </c>
       <c r="E11" s="2">
         <v>2400</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="2">
-        <v>4000</v>
+        <v>6000</v>
       </c>
       <c r="D12" s="2">
-        <v>2300</v>
+        <v>2450</v>
       </c>
       <c r="E12" s="2">
-        <v>2400</v>
+        <v>2560</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="2">
-        <v>4500</v>
+        <v>12000</v>
       </c>
       <c r="D13" s="2">
-        <v>2300</v>
+        <v>2450</v>
       </c>
       <c r="E13" s="2">
-        <v>2400</v>
+        <v>2900</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="2">
         <v>3000</v>
       </c>
       <c r="D14" s="2">
         <v>2450</v>
       </c>
       <c r="E14" s="2">
         <v>2560</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="2">
-        <v>6000</v>
+        <v>5000</v>
       </c>
       <c r="D15" s="2">
-        <v>2300</v>
-[...2 lines deleted...]
-        <v>2400</v>
+        <v>2400</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>40</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" s="2">
-        <v>5000</v>
+        <v>6000</v>
       </c>
       <c r="D16" s="2">
-        <v>2300</v>
+        <v>2400</v>
       </c>
       <c r="E16" s="2">
-        <v>2400</v>
+        <v>2600</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" s="2">
-        <v>4000</v>
+        <v>9000</v>
       </c>
       <c r="D17" s="2">
-        <v>2450</v>
+        <v>2400</v>
       </c>
       <c r="E17" s="2">
-        <v>2560</v>
+        <v>2600</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C18" s="2">
-        <v>5000</v>
+        <v>9000</v>
       </c>
       <c r="D18" s="2">
         <v>2400</v>
       </c>
-      <c r="E18" s="2" t="s">
-        <v>49</v>
+      <c r="E18" s="2">
+        <v>2900</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="2">
-        <v>7000</v>
+        <v>3000</v>
       </c>
       <c r="D19" s="2">
-        <v>2400</v>
+        <v>2300</v>
       </c>
       <c r="E19" s="2">
-        <v>2600</v>
+        <v>2400</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="2">
-        <v>8000</v>
+        <v>4000</v>
       </c>
       <c r="D20" s="2">
-        <v>2400</v>
+        <v>2300</v>
       </c>
       <c r="E20" s="2">
-        <v>2600</v>
+        <v>2400</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="2">
-        <v>6000</v>
+        <v>5000</v>
       </c>
       <c r="D21" s="2">
-        <v>2400</v>
+        <v>2300</v>
       </c>
       <c r="E21" s="2">
-        <v>2600</v>
+        <v>2400</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="2">
-        <v>6000</v>
+        <v>5000</v>
       </c>
       <c r="D22" s="2">
-        <v>2300</v>
+        <v>2400</v>
       </c>
       <c r="E22" s="2">
-        <v>2400</v>
+        <v>2600</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="2">
-        <v>5000</v>
+        <v>6000</v>
       </c>
       <c r="D23" s="2">
-        <v>2400</v>
+        <v>2300</v>
       </c>
       <c r="E23" s="2">
-        <v>2600</v>
+        <v>2400</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="2">
-        <v>7000</v>
+        <v>6000</v>
       </c>
       <c r="D24" s="2">
         <v>2400</v>
       </c>
       <c r="E24" s="2">
-        <v>2900</v>
+        <v>2600</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="2">
-        <v>5000</v>
+        <v>9000</v>
       </c>
       <c r="D25" s="2">
-        <v>2450</v>
+        <v>2400</v>
       </c>
       <c r="E25" s="2">
-        <v>2560</v>
+        <v>2600</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="2">
-        <v>7000</v>
+        <v>9000</v>
       </c>
       <c r="D26" s="2">
         <v>2400</v>
       </c>
       <c r="E26" s="2">
-        <v>2600</v>
+        <v>2900</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="2">
-        <v>6000</v>
+        <v>12000</v>
       </c>
       <c r="D27" s="2">
         <v>2400</v>
       </c>
       <c r="E27" s="2">
-        <v>2600</v>
+        <v>2900</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="C28" s="2">
-[...6 lines deleted...]
-        <v>2600</v>
+      <c r="C28" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="E29" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="C29" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>85</v>
-[...8 lines deleted...]
-        <v>2600</v>
+        <v>88</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>88</v>
-[...8 lines deleted...]
-        <v>2600</v>
+        <v>91</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>2900</v>
+        <v>88</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>94</v>
-[...8 lines deleted...]
-        <v>2560</v>
+        <v>96</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>97</v>
-[...8 lines deleted...]
-        <v>2900</v>
+        <v>99</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-        <v>2900</v>
+        <v>102</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-        <v>2900</v>
+        <v>105</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>106</v>
-[...8 lines deleted...]
-        <v>2900</v>
+        <v>108</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-        <v>2900</v>
+        <v>111</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>112</v>
-[...8 lines deleted...]
-        <v>2900</v>
+        <v>114</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>2900</v>
+        <v>117</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>2900</v>
+        <v>120</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>121</v>
-[...8 lines deleted...]
-        <v>2900</v>
+        <v>123</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C43" s="2">
-        <v>8000</v>
+        <v>3500</v>
       </c>
       <c r="D43" s="2">
-        <v>2450</v>
+        <v>2300</v>
       </c>
       <c r="E43" s="2">
-        <v>2900</v>
+        <v>2400</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C44" s="2">
-        <v>9000</v>
+        <v>4500</v>
       </c>
       <c r="D44" s="2">
-        <v>2400</v>
+        <v>2300</v>
       </c>
       <c r="E44" s="2">
-        <v>2900</v>
+        <v>2400</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C45" s="2">
         <v>9000</v>
       </c>
       <c r="D45" s="2">
         <v>2450</v>
       </c>
       <c r="E45" s="2">
         <v>2900</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C46" s="2">
-        <v>10000</v>
+        <v>7000</v>
       </c>
       <c r="D46" s="2">
-        <v>2450</v>
+        <v>2400</v>
       </c>
       <c r="E46" s="2">
-        <v>2900</v>
+        <v>2600</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C47" s="2">
-        <v>11000</v>
+        <v>7000</v>
       </c>
       <c r="D47" s="2">
-        <v>2450</v>
+        <v>2400</v>
       </c>
       <c r="E47" s="2">
         <v>2900</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C48" s="2">
-        <v>12000</v>
+        <v>7000</v>
       </c>
       <c r="D48" s="2">
-        <v>2400</v>
+        <v>2450</v>
       </c>
       <c r="E48" s="2">
         <v>2900</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C49" s="2">
-        <v>12000</v>
+        <v>8000</v>
       </c>
       <c r="D49" s="2">
-        <v>2450</v>
+        <v>2400</v>
       </c>
       <c r="E49" s="2">
-        <v>2900</v>
+        <v>2600</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-      <c r="D50" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="C50" s="2">
+        <v>8000</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E50" s="2">
+        <v>2900</v>
+      </c>
+      <c r="F50" s="1" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B51" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="B51" s="2" t="s">
+      <c r="C51" s="2">
+        <v>8000</v>
+      </c>
+      <c r="D51" s="2">
+        <v>2450</v>
+      </c>
+      <c r="E51" s="2">
+        <v>2900</v>
+      </c>
+      <c r="F51" s="1" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B52" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="B52" s="2" t="s">
+      <c r="C52" s="2">
+        <v>10000</v>
+      </c>
+      <c r="D52" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E52" s="2">
+        <v>2900</v>
+      </c>
+      <c r="F52" s="1" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B53" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="B53" s="2" t="s">
+      <c r="C53" s="2">
+        <v>11000</v>
+      </c>
+      <c r="D53" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E53" s="2">
+        <v>2900</v>
+      </c>
+      <c r="F53" s="1" t="s">
         <v>157</v>
-      </c>
-[...10 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B54" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="B54" s="2" t="s">
+      <c r="C54" s="2">
+        <v>4000</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2450</v>
+      </c>
+      <c r="E54" s="2">
+        <v>2560</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>160</v>
-      </c>
-[...10 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B55" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="B55" s="2" t="s">
+      <c r="C55" s="2">
+        <v>5000</v>
+      </c>
+      <c r="D55" s="2">
+        <v>2450</v>
+      </c>
+      <c r="E55" s="2">
+        <v>2560</v>
+      </c>
+      <c r="F55" s="1" t="s">
         <v>163</v>
-      </c>
-[...10 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B56" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="B56" s="2" t="s">
-[...9 lines deleted...]
-        <v>148</v>
+      <c r="C56" s="2">
+        <v>6000</v>
+      </c>
+      <c r="D56" s="2">
+        <v>2450</v>
+      </c>
+      <c r="E56" s="2">
+        <v>2900</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="C57" s="2" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="C57" s="2">
+        <v>10000</v>
+      </c>
+      <c r="D57" s="2">
+        <v>2450</v>
+      </c>
+      <c r="E57" s="2">
+        <v>2900</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="C58" s="2" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="C58" s="2">
+        <v>11000</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2450</v>
+      </c>
+      <c r="E58" s="2">
+        <v>2900</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="C59" s="2" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="C59" s="2">
+        <v>7000</v>
+      </c>
+      <c r="D59" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E59" s="2">
+        <v>2600</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="C60" s="2" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="C60" s="2">
+        <v>8000</v>
+      </c>
+      <c r="D60" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E60" s="2">
+        <v>2600</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="C61" s="2" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="C61" s="2">
+        <v>10000</v>
+      </c>
+      <c r="D61" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E61" s="2">
+        <v>2900</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="C62" s="2" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="C62" s="2">
+        <v>11000</v>
+      </c>
+      <c r="D62" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E62" s="2">
+        <v>2900</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="C63" s="2" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="C63" s="2">
+        <v>8000</v>
+      </c>
+      <c r="D63" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E63" s="2">
+        <v>2900</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="C64" s="2" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="C64" s="2">
+        <v>7000</v>
+      </c>
+      <c r="D64" s="2">
+        <v>2400</v>
+      </c>
+      <c r="E64" s="2">
+        <v>2900</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>190</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>