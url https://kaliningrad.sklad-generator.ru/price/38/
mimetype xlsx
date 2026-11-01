--- v1 (2026-09-11)
+++ v2 (2026-11-01)
@@ -724,51 +724,51 @@
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0f05cddf65c49081fc7d8ee5b898e1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ab5e8a8261a084b019a50e10068f51.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>